--- v0 (2026-02-27)
+++ v1 (2026-04-29)
@@ -28,52 +28,51 @@
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="13"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
-      <b val="1"/>
-      <color rgb="00198754"/>
+      <color rgb="006C757D"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00343A40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F8F9FA"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
@@ -461,80 +460,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Остатки по проекту: SDT</t>
+          <t>Остатки по проекту: (архив) SDT</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Дата выгрузки: 27.02.2026</t>
+          <t>Дата выгрузки: 29.04.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Материал</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Код 1С</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Ед. изм.</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -544,152 +543,189 @@
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Выдано</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Перем. получено</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Перем. отдано</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Остаток</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>НЖ в систему очистки ЛУКОЙЛ -20 (лесные ягоды)</t>
+          <t>Бумага протирочная 33x35см Gigant GPWR-33</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>3099062</t>
+          <t>GPWR-33</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>ЦБ-00041508</t>
+          <t>ЦБ-00038750</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E5" s="5" t="n">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="F5" s="5" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="5" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I5" s="6" t="n">
-        <v>150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>НЖ в штатную систему</t>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="inlineStr"/>
+          <t>НЖ в систему очистки ЛУКОЙЛ -20 (лесные ягоды)</t>
+        </is>
+      </c>
+      <c r="B6" s="7" t="inlineStr">
+        <is>
+          <t>3099062</t>
+        </is>
+      </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
-          <t>ЦБ-00050605</t>
+          <t>ЦБ-00041508</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>700</v>
+        <v>150</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>210</v>
+        <v>30</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="I6" s="9" t="n">
-        <v>490</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
+          <t>НЖ в штатную систему</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr"/>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>ЦБ-00050605</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="E7" s="5" t="n">
+        <v>700</v>
+      </c>
+      <c r="F7" s="5" t="n">
+        <v>310</v>
+      </c>
+      <c r="G7" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="n">
+        <v>390</v>
+      </c>
+      <c r="I7" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="7" t="inlineStr">
+        <is>
           <t>Салфетки влажные для Всей Семьи эконом (120шт/уп)</t>
         </is>
       </c>
-      <c r="B7" s="4" t="inlineStr">
+      <c r="B8" s="7" t="inlineStr">
         <is>
           <t>226277</t>
         </is>
       </c>
-      <c r="C7" s="4" t="inlineStr">
+      <c r="C8" s="7" t="inlineStr">
         <is>
           <t>ЦБ-00041742</t>
         </is>
       </c>
-      <c r="D7" s="4" t="inlineStr">
+      <c r="D8" s="7" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
-      <c r="E7" s="5" t="n">
+      <c r="E8" s="8" t="n">
         <v>300</v>
       </c>
-      <c r="F7" s="5" t="n">
-[...9 lines deleted...]
-        <v>200</v>
+      <c r="F8" s="8" t="n">
+        <v>300</v>
+      </c>
+      <c r="G8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>