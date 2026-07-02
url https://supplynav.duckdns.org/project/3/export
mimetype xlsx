--- v1 (2026-04-29)
+++ v2 (2026-07-02)
@@ -489,51 +489,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Остатки по проекту: (архив) SDT</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Дата выгрузки: 29.04.2026</t>
+          <t>Дата выгрузки: 02.07.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Материал</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Код 1С</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Ед. изм.</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">