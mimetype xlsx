--- v0 (2026-02-27)
+++ v1 (2026-04-29)
@@ -11,136 +11,129 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Остатки" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="13"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <color rgb="006C757D"/>
-    </font>
-[...2 lines deleted...]
-      <color rgb="00198754"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00343A40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F8F9FA"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -489,58 +482,58 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>Остатки по проекту: НГМ</t>
+          <t>Остатки по проекту: (архив) НГМ</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Дата выгрузки: 27.02.2026</t>
+          <t>Дата выгрузки: 29.04.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Материал</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Код 1С</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Ед. изм.</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -615,87 +608,87 @@
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>3099062</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>ЦБ-00041508</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
         <v>367</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
-        <v>30</v>
+        <v>367</v>
       </c>
       <c r="I6" s="9" t="n">
-        <v>337</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>НЖ в штатную систему</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr"/>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>ЦБ-00050605</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>шт</t>
         </is>
       </c>
       <c r="E7" s="5" t="n">
         <v>300</v>
       </c>
       <c r="F7" s="5" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="5" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I7" s="10" t="n">
         <v>300</v>
+      </c>
+      <c r="I7" s="6" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>