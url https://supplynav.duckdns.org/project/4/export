--- v1 (2026-04-29)
+++ v2 (2026-07-02)
@@ -489,51 +489,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Остатки по проекту: (архив) НГМ</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Дата выгрузки: 29.04.2026</t>
+          <t>Дата выгрузки: 02.07.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Материал</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Код 1С</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Ед. изм.</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">