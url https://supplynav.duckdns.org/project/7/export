--- v0 (2026-04-29)
+++ v1 (2026-07-02)
@@ -478,51 +478,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Остатки по проекту: ИЦ</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Дата выгрузки: 29.04.2026</t>
+          <t>Дата выгрузки: 02.07.2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Материал</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Код 1С</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Ед. изм.</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">